--- v0 (2026-06-12)
+++ v1 (2026-10-26)
@@ -585,51 +585,51 @@
       <c r="O2" t="str">
         <v>Cục ĐKVN</v>
       </c>
       <c r="P2" t="str">
         <v>01/01/2022 hoặc 2022-01-01</v>
       </c>
       <c r="Q2" t="str">
         <v>01/01/2025</v>
       </c>
       <c r="R2" t="str">
         <v>31/12/2026</v>
       </c>
       <c r="S2" t="str">
         <v>79-GPTL-001</v>
       </c>
       <c r="T2" t="str">
         <v>15/03/2022</v>
       </c>
       <c r="U2" t="str">
         <v>15/03/2027</v>
       </c>
       <c r="V2" t="str">
         <v>B-K101</v>
       </c>
       <c r="W2" t="str">
-        <v>active / maintenance / inactive</v>
+        <v>active / maintenance / pending_cv (đợi Sở duyệt) / inactive</v>
       </c>
       <c r="X2" t="str">
         <v>Ghi chú tự do</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v/>
       </c>
       <c r="B3" t="str">
         <v/>
       </c>
       <c r="C3" t="str">
         <v/>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
         <v/>
       </c>
       <c r="F3" t="str">
         <v/>
       </c>
       <c r="G3" t="str">
@@ -1536,51 +1536,51 @@
     <row r="23">
       <c r="A23" t="str">
         <v>Khóa học</v>
       </c>
       <c r="B23" t="str">
         <v>khoa_hoc</v>
       </c>
       <c r="C23" t="str">
         <v/>
       </c>
       <c r="D23" t="str">
         <v>B-K101</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>Tình trạng</v>
       </c>
       <c r="B24" t="str">
         <v>trang_thai</v>
       </c>
       <c r="C24" t="str">
         <v/>
       </c>
       <c r="D24" t="str">
-        <v>active / maintenance / inactive</v>
+        <v>active / maintenance / pending_cv (đợi Sở duyệt) / inactive</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>Ghi chú</v>
       </c>
       <c r="B25" t="str">
         <v>ghi_chu</v>
       </c>
       <c r="C25" t="str">
         <v/>
       </c>
       <c r="D25" t="str">
         <v>Ghi chú tự do</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D25"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">